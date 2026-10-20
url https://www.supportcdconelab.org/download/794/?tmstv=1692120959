--- v0 (2025-10-15)
+++ v1 (2026-10-20)
@@ -1,7136 +1,7915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="09422F7B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">People and Culture</w:t>
-[...2 lines deleted...]
-        <w:br w:type="textWrapping"/>
+        <w:t>People and Culture</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Guidance Document on Intended Use of Tools/Resources</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note</w:t>
+        <w:t>Note</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any tools and/or resources used from this Toolkit should be adapted for your own laboratory or health system, as appropriate.</w:t>
+        <w:t>Any tools and/or resources used from this Toolkit should be adapted for your own laboratory or health system, as appropriate.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="4B244857" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="004A2D5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.40k9os4pqfsr" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.40k9os4pqfsr" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="9315" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0600"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="3090"/>
         <w:gridCol w:w="3135"/>
-        <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="3CBE92A2" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">How to Use this Tool/Resource</w:t>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49F81675" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name of Tool/Resource</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D827313" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Description of Tool/Resource</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20858150" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How to Use this Tool/Resource</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="0BD47754" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="760C3002" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.0 People and Culture Overview_v2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C9AB0CA" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
-[...30 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Overview of People and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>culture</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pillar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="657D1D28" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use this presentation to provide an overview of the People and Culture Pillar of the ASCP Negotiation and Advocacy Toolbox.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this presentation to provide an overview of the People and Culture Pillar of the ASCP Negotiation and Advocacy Toolbox.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="1561451E" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...45 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70F2854A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1 People and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Culture_Intended</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Use_v2_05082024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22F0556E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Resource for every Toolkit which includes each document included in the toolkit and its potential intended use by end-users</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="790A2603" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use this document to better understand the documents and tools in each Toolkit and how they can be used to better advocate for your laboratory’s needs.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this document to better understand the documents and tools in each Toolkit and how they can be used to better advocate for your laboratory’s needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="65835227" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...45 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FA54579" w14:textId="4955CD74" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2 People and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cu</w:t>
+            </w:r>
+            <w:r w:rsidR="00D402C3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ltu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>re_Supp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Refs_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="126707EE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional references and resources relevant to each Toolkit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15A7E831" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use this document to obtain additional references and resources for each pillar topic.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this document to obtain additional references and resources for each pillar topic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2805FDDF" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="79F37E67" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.3 Lab Exemplar Nomination Form_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0D452643" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomination form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Use to nominate staff for lab exemplar award, recognizing those who go consistently go above and beyond</w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30D9A119" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use to nominate staff for lab exemplar award, recognizing those who go consistently go above and beyond</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="43F01AFF" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">Sample form to use to request a spot bonus for an employee for going above and beyond, or because they worked on a big project.</w:t>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08E919EC" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.4 Spot Bonus Award_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71943844" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spot bonus award form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E3F781F" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample form to use to request a spot bonus for an employee for going above and beyond, or because they worked on a big project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="69913FFB" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D488B64" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.5 Employee Thank You_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1318649B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee Thank You form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Use to recognize employees who exceed expectations or go the extra mile to help their fellow employees. </w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29D849BA" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use to recognize employees who exceed expectations or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">go the extra mile to help their fellow employees. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="4769553F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0450711B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.6 Lean Foundations Syllabus_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D0FC206" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lean course syllabus </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Leadership and employees who are interested in leading process improvement initiatives that drive transformational change enhance the culture of the organization. This is a reference syllabus for a course that can be conducted on Lean Six Sigma certification to support these leaders.</w:t>
+          <w:p w14:paraId="00930FEA" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="004A2D5C">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24D62C2C" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership and employees who are interested in leading process improvement initiatives that drive transformational </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>change</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enhance the culture of the organization. This is a reference syllabus for a course that can be conducted on Lean Six Sigma certification to support these leaders.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="4981CE1C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EF83F3F" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.7 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve">Use this sample application to give to the mentee to complete so you (lab manager/director) can match them with the appropriate mentor based on skills, interests, etc.</w:t>
+              </w:rPr>
+              <w:t>Mentorship Mentee App_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="049F1E85" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Example of Mentorship application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6762847E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this sample application to give to the mentee to complete so you (lab manager/director) can match them with the appropriate mentor based on skills, interests, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="54B3400E" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13CCD713" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.8 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...70 lines deleted...]
-                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t>Self-Appraisal Form_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3463B1A5" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Employee Self-Appraisal form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FA2D431" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Give to employees to complete prior to completing their annual performance evaluation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="67AB6606" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">This is an equity adjustment spreadsheet for managers/directors to evaluate internal equity and compression analysis</w:t>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BAD346C" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.9 Sample Equity Adjustment Table_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EC0FD2F" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample equity adjustment spreadsheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0CBDC7EC" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This is an equity adjustment spreadsheet for managers/directors to evaluate internal equity and compression analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="4B62861F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">Use to analyze pay of multiple staff within the same classification or different classification to make a decision of whether or not the employee needs equity adjustment </w:t>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3575E459" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.10 CPT II Pay Analysis_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="06C600F4" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample Pay analysis spreadsheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="751F4337" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use to analyze pay of multiple staff within the same classification or different classification to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">make a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>decision</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>whether or not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the employee needs equity adjustment </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="4D858A61" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DC037E5" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.11 Sample Pay increase Adjustment Request_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="722CFD7E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample Pay increase Adjustment Request </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Use this template  to request pay increase adjustment for an employee from senior management </w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4305B88B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>template  to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> request pay increase adjustment for an employee from senior management </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="0F1102FD" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="171A9BEF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.12 Sample Rec for Pay Increase_v1_072023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72DCDA7E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample Recommendation for pay increase</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DB6F63B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Use to request pay increase for an employee from your VP/Director </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="271CF855" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AAC5750" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.13 Interview Results Summary_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="609E62C4" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral interview questions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Used to interview lab candidates. These questions are meant to gauge how candidates react to stress, what is their skill-level, and how they conduct themselves in a professional environment.</w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="373FD6B7" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Used to interview lab candidates. These questions are meant to gauge how candidates react to stress, what </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>is their skill-level</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, and how they conduct themselves in a professional environment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="7A7B389A" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D6FA428" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.14 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...37 lines deleted...]
-                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t>CLS Behavior Interview Questions_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EF94CC0" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">CLS behavioral interview questions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">A behavioral interview is a technique used by many hiring managers to help evaluate a candidate's future performance. This involves asking questions about the candidate's behavior in past situations that are similar to the ones required in the role you are trying to fill.</w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D0240C3" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A behavioral interview is a technique used by many hiring managers to help evaluate a candidate's future performance. This involves asking questions about the candidate's behavior in past situations that are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>similar to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the ones required in the role you are trying to fill.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="13EEE020" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">Use this form to summarize the rounding results on employees. This form is used monthly by managers to summarize the results of the rounding and document what they were able to work on or accomplish, what issues are in progress and things that they couldn’t answer. </w:t>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64375BE3" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.15 Example Rounding Stoplight_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ACCFBB1" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rounding Stoplight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64E0822D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use this form to summarize the rounding results on employees. This form is used monthly by managers to summarize the results of the rounding and document what </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">they were able to work on or accomplish, what issues are in progress and things that they couldn’t answer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2BBBB285" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E18F50E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.16 Example Rounding Stoplight with managers and employees_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2E7DF43A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Example of rounding stoplight </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Example of completed rounding stoplight exercise</w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="310F1C41" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Example of completed rounding stoplight exercise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="0EC46B03" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ABC680A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.17 Leader Rounding on Direct Reports_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08F02BAA" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership rounding on direct report toolkit. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00C7DF0B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Use this tool to improve communication, strengthen relationships, create approachability, assess improvement opportunities, obtain actionable information, and recognize employees through rounding. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="7894303F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="204A068B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.18 Leader Rounding on Staff Log_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52E9C72B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample rounding form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Employee rounding is a system that ensures clear communication and builds trust between staff and management. It involves a leader taking time each day to touch base with employees, make a personal connection, find out what is going well, and determine what improvements can be made.  Use this form to support laboratory leader rounding on staff.</w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6D8A9572" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Employee rounding is a system that ensures clear communication and builds trust between staff and management. It involves a leader taking time each day to touch base with employees, make a personal connection, find out what is going well, and determine what improvements can be made.  Use this form to support laboratory leader rounding on staff.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="6785FF9F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="680BC836" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.19 Sample Employee Engagement Survey and Results_v1_072023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...61 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="270CAC0A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample Employee engagement survey results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C30CF1B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An employee engagement survey helps you gain an understanding of what motivates your team and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>provides insight into creating a better workplace</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:fill="f8f8f8" w:val="clear"/>
-[...7 lines deleted...]
-              </w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="6AA03AF9" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...25 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1AAC552D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2.20 Sample Employee Engagement Results_v1_072023 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="604C4DBA" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Employee engagement survey results </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">This is a reference of sample employee engagement survey results. This can provide insights into the types of questions that can be asked of laboratory staff in an engagement survey and how that data can be visualized. </w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6A4EC31E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is a reference </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sample employee engagement survey results. This can provide insights into the types of questions that can be asked of laboratory staff in an engagement survey and how that data can be visualized. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="10AE845A" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...90 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="200363EF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.21 Debrief </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Results_Employment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Engagement Survey_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D1D9CDE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample debrief results of employee engagement survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3417D0B5" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample debriefing (feedback) from employee engagement survey for the manager to use to create an action plan. Usually, debriefing is conducted by a manager or director from a different department. This will allow staff to give honest feedback. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="6733E7F6" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="121826F2" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.22 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...37 lines deleted...]
-                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t>Culture Survey Timeline with Training_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="439AD8DF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture of Safety/Employee engagement Timeline </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="267EBD61" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This is an example of a culture of safety/employee engagement timeline that laboratory managers/directors can use to roll out their own employee engagement survey. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="4458B72C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D56AB46" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.23 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...37 lines deleted...]
-                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t>Blood Bank example Culture of Safety Template_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10F56D48" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Example Culture of Safety/employee engagement survey results </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sample PowerPoint that managers can use to present their Culture of Safety/employee engagement results to their employees.</w:t>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="326E1642" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample PowerPoint that managers can use to present their Culture of Safety/employee engagement results to their employees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="00029275" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...98 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A77DA9E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.24 Performance Management Coaching_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="030AABC1" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coaching conversation tool</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B6BC21C" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Managers are encouraged to provide regular input to employees through ongoing coaching conversations. While early signs indicate that this is a better approach, some help may be needed on how to approach this new normal. This gives some guidance for having these conversations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="73156998" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...90 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7DB9344B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.25 Sample New Position Justification_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45181E61" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sample New Position Justification (CLSI and Lab technician)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="49523DB0" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample letter to use to justify hiring for a new position </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="5D5AFCA1" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...92 lines deleted...]
-              <w:t xml:space="preserve">Questionnaire to identify what are some of the employee’s strengths and what projects or tasks could they work on that would maximize their strengths?</w:t>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1780D233" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.26 Strength Strategies Questionnaire_v1072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="440CAA3F" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Strength Strategies Questionnaire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34EC03CF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questionnaire to identify </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>what are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> some of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>employee’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strengths </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> what projects or tasks could they work on that would maximize their strengths?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="6E1F3B55" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="069AA3EE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.27 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...33 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              </w:rPr>
+              <w:t>A3 Project Assistance Worksheet_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="758F831A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
-                <w:rtl w:val="0"/>
-[...33 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              </w:rPr>
+              <w:t>Worksheet asks questions to guide user through the A3 project form, helping to gather essential information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DA56BA4" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>Worksheet aids in the process of outlining a project.  User answers the questions and breaks down the A3 process.  These answers can be transferred to the A3 project template form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="5FCDC2B4" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...24 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F341408" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2.28 </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...33 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              </w:rPr>
+              <w:t>A3 Project Template_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BF13CF7" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
-                <w:rtl w:val="0"/>
-[...33 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              </w:rPr>
+              <w:t>Starting up process improvement projects can be difficult.  It’s important to have a focused approach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00BCA334" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="242424"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>A3 template will focus your process improvement project including scope, ways to measure, and potential improvements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="13985967" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73B351CC" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.29 Professional Development Toolkit_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="415605AE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Professional development overview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C24C6BF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="1f1f1f"/>
-[...26 lines deleted...]
-            </w:r>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this to help create and implement your Professional Development Plan successfully</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E93B64" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="004A2D5C">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="23FC396F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56AA7160" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.30 Staff Development Through Experience_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63CC491D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>On the site job development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2F1DC430" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Development is an experience or feedback that enhances an individual’s professional knowledge, skills, or abilities. On-the-job (OTJ) development provides intentional learning through experience.</w:t>
+              </w:rPr>
+              <w:t>Development is an experience or feedback that enhances an individual’s professional knowledge, skills, or abilities. On-the-job (OTJ) development provides intentional learning through experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2E17E9E2" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E34228E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.31 ASCP </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Shadowship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Presentation_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="511E6326" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation on best practices for hosting a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>shadowship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opportunity for interns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15CE802D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="1f1f1f"/>
-[...15 lines deleted...]
-              </w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use this tool as a guideline for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>considerations</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when offering </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>shadowship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opportunities to interns individuals an opportunity to experience an authentic clinical laboratory experience.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="117373D9" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66744B08" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.32. Medical Laboratory Scientist (MLS) Presentation_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="166F5A22" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PowerPoint about the MLS profession</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48E1973A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
-                <w:color w:val="1f1f1f"/>
-[...15 lines deleted...]
-              </w:rPr>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use to present at High schools, colleges, career days to promote the MLS profession.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2807BBB5" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15301544" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.33 Burnout in the Lab_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70AC857A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Key slides about work life balance and burnout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="258986DE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use to help reduce burnout in the clinical lab. Includes links to resources and toolkits to use to help reduce burnout. Helping reduce burnout is very critical in improving productivity of the staff. Burnout of health care professionals describes a combination of emotional exhaustion, depersonalization, and loss of sense of personal accomplishment.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use to help reduce burnout in the clinical lab. Includes links to resources and toolkits to use to help reduce burnout. Helping reduce burnout is very critical in improving productivity of the staff. Burnout of health care professionals describes a combination of emotional exhaustion, depersonalization, and loss of sense of personal accomplishment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2B5C1918" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BB8C60D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.34 Calculate Average Age by Position_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A92BC83" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spreadsheet to calculate average age by position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A56B49F" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use to help calculate average age by position and set up a plan for succession planning. Communicate the information with HR and senior management to setup a strategic recruitment plan.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use to help calculate average age by position and set up a plan for succession planning. Communicate the information with HR and senior management to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>setup</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a strategic recruitment plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="18A7C454" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="073B85B0" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.35 Succession Planning Survey_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11846DDB" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Survey initially defines and describes the steps to succession planning.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="207737E3" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Tool/Survey allows users to assess their current succession planning in the laboratory.  “Establish your starting place”</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tool/Survey allows users to assess their current succession planning in the laboratory.  “Establish your starting place”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2AA269EE" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77237B37" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.36 ASCP Succession Planning Study Report_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="273AEFBB" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Better understanding of the perceptions and utilization of succession planning programs within the laboratory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B0BB16D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">This tool provides some insights on succession planning.  It describes some tools, pitfalls, and key stakeholders in succession planning.  Also, provides some data to base succession planning programs.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This tool provides some insights on succession planning.  It describes some tools, pitfalls, and key stakeholders in succession planning.  Also, provides some data to base succession planning programs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2FDD29FF" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33C6A64E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.37 Succession Planning Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66E6C5D1" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Succession Planning PowerPoint Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E3FC7B4" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This represents a S</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uccession Management </w:t>
-              <w:br w:type="textWrapping"/>
-[...10 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Implementation Guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, including four</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">teps for </w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:rtl w:val="0"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">uilding high-impact succession plans.</w:t>
+              </w:rPr>
+              <w:t>uilding high-impact succession plans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="2887CEE0" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52A0DACD" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.38 Succession </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Planning_Ihab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abumuhor_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FF6C907" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Succession planning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="398B1A96" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Research paper by Ihab Abumuhor (ASCP-JCC Leading Laboratory Award Recipient) about succession planning. It contains tools, ideas and literature review for laboratory managers to use and implement regarding succession planning.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Research paper by Ihab Abumuhor (ASCP-JCC Leading Laboratory Award Recipient) about succession planning. It contains tools, ideas and literature review for laboratory managers to use and implement regarding succession planning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="38BC3508" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D182DCE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.39 Leadership Development Strategies_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23A22E26" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leadership development strategies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FD13A74" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Implement these strategies to develop staff who have leadership potential</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Implement these strategies to develop staff who have leadership potential</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="5B17CFBD" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="274B32EC" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.40 Leadership Potential Diagnostic Tool_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AED585C" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leadership Potential Diagnostic tool</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4E6385FB" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">This tool helps managers/directors evaluate if an employee has leadership potential.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This tool helps managers/directors evaluate if an employee has leadership potential.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="4EAFAC9A" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B897288" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.41 Feedback Framework and Model_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22FBA253" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feedback tool model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F189B" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use this tool to deliver effective feedback.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this tool to deliver effective feedback.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="5A3B155F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="447D75EC" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.42 Most Common Blind Spots_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1C21C0BE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The most common blind spots </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="55EC02FA" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Share with staff, managers, and leaders in the lab so they can identify their own blind spot and create and action plan to improve it.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Share with staff, managers, and leaders in the lab so they can identify their own blind spot and create </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> action plan to improve it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="414A4F70" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27AFD493" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.43 Customer Service Over the Phone_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1F7AD6EF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Customer service presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="469445E5" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use the PowerPoint to train staff on customer service.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the PowerPoint</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to train staff </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> customer service.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="45D06DCD" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5AD64F15" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.44 Customer Service workshop_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AA4B8D6" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Customer service presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C53CC46" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use the PowerPoint to train staff on customer service</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>the PowerPoint</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to train staff </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> customer service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="1D25C32C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6811192D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.45 Service Excellence_v1_072023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72FFCD07" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">To create positive experience for patients and customers </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A698525" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use to help each staff learn how they can improve the way they relate to patients, internal and external customers.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use to help each staff learn how they can improve the way they relate to patients, internal and external customers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="3985CAF2" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4CBD2395" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.46 Best Practices for Recruiting a Diverse Workplace-2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F0AF89A" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Updated ASCP Annual Meeting presentation (2024 version)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32EFEDE2" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Use this presentation to learn how to apply best practices for creating a diverse laboratory workplace</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Use this presentation to learn how to apply best practices for creating a diverse laboratory workplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="0A018CF0" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CC78991" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.47 Role and Importance of DEIAB in Medical and Public Health Laboratory Workforce Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6DF56FD7" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Presentation for CDC OneLab Summit 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7BD08815" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Use this presentation to describe the role of DEIAB in the medical and public health laboratory workforce and in workforce development initiatives </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="3C91C41C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="788877AD" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.48 ASCP Aligning Your Lab Team Job Aid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2664134C" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Job aid designed for lab leaders </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6845105E" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">This job aid is designed to offer clinical laboratory leaders ideas on supporting tasks that may align with their team members’ character traits, preferences, or personal interests.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This job aid is designed to offer clinical laboratory </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>leaders</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ideas on supporting tasks that may align with their team members’ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>character traits, preferences, or personal interests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="5A3F1C8B" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F1D3778" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.49 Navigating Career Growth in the Clinical Laboratory: Ladders &amp; Lattices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EE5D381" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reference document on the concept and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> career lattices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31EFDEB2" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Use this reference to learn how the concept of “career lattices” (as opposed to “career ladders”) can be applied to clinical laboratory career growth and hiring practices. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="1D9C596C" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4236DE15" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.50 Get Off the Bench - Building Great Lab Teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4DF2A072" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reference presentation on team building for lab pros</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="700226EE" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Use this reference presentation to identify personality, skills-based, and activity-based team building opportunities to build stronger lab teams. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="56790705" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...80 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="121F3983" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.51 The Resilient Leader: Fostering Strength, Trust, and Psychological Safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52EE0FAF" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amazing Lab Race Champion’s Vault (winner-contributed resource) presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="11DC9627" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Use this presentation to learn how to foster a trauma-sensitive work culture and incorporate trauma-informed leadership skills within your laboratory. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="032EDF4F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...78 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C0F3523" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.52 From Principles to Practice: Fueling High-Performing Healthcare Teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E767640" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reference presentation on building high-performance teams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51A35CE0" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare professionals and leaders can use this resource to gain a practical framework for building high-performing teams. Key principles, actionable strategies, and practical tools are explored to foster a culture of collaboration, engagement, and excellence. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="0BD677C1" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38399CB0" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.53 From Principles to Practice: Fueling High-Performing Healthcare Teams - Participant Guide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="153CCE41" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting participant guide for reference presentation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58C15493" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
-                <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:space="0" w:sz="0" w:val="nil"/>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This resource can be used as a supporting document to the “From Principles to Practice: Fueling High-Performing Healthcare Teams” reference presentation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="004A2D5C" w14:paraId="0908B476" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...57 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DBCCD41" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.54 From Principles to Practice: Fueling High-Performing Healthcare Teams - Communication Mapping Activity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F1AFB8D" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Supporting document for reference presentation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...23 lines deleted...]
-                <w:rtl w:val="0"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="193107E6" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This resource can be used as a supporting document to the “From Principles to Practice: Fueling High-Performing Healthcare Teams” reference presentation. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B96AD9" w14:paraId="3ACF6C9E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6604060F" w14:textId="67ED256B" w:rsidR="00B96AD9" w:rsidRDefault="00B96AD9">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96AD9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ASCP International Medical Graduates Pathology Training Handbook (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B96AD9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>U.S.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D402C3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D402C3">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>090126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3090" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43694AF6" w14:textId="530F26CC" w:rsidR="00B96AD9" w:rsidRDefault="00B96AD9">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Handbook for international medical graduates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3135" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="396D8D38" w14:textId="077D66F6" w:rsidR="00B96AD9" w:rsidRDefault="00B96AD9">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B96AD9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This resource is designed to support international medical graduates as they transition into and navigate U.S. pathology training programs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+    <w:p w14:paraId="2DFFC54C" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="004A2D5C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2z0zb3shi7by" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.2z0zb3shi7by" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr>
-[...2 lines deleted...]
-      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+    <w:sectPr w:rsidR="004A2D5C">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="184B7177" w14:textId="77777777" w:rsidR="00E71A08" w:rsidRDefault="00E71A08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="158A8ABA" w14:textId="77777777" w:rsidR="00E71A08" w:rsidRDefault="00E71A08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:font w:name="Georgia"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53BF39B5" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">This resource was made possible, in part, by Cooperative Agreement number NU47OE000107 from the Centers for Disease Control and Prevention (CDC). Its contents are solely the responsibility of the American Society for Clinical Pathology and do not necessarily represent the official views of the CDC.</w:t>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:t>This resource was made possible, in part, by Cooperative Agreement number NU47OE000107 from the Centers for Disease Control and Prevention (CDC). Its contents are solely the responsibility of the American Society for Clinical Pathology and do not necessarily represent the official views of the CDC.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+  <w:p w14:paraId="6A15A7D9" w14:textId="77777777" w:rsidR="004A2D5C" w:rsidRDefault="004A2D5C">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5A8F8A58" w14:textId="77777777" w:rsidR="00E71A08" w:rsidRDefault="00E71A08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="59D19E47" w14:textId="77777777" w:rsidR="00E71A08" w:rsidRDefault="00E71A08">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="004A2D5C"/>
+    <w:rsid w:val="004A2D5C"/>
+    <w:rsid w:val="004B5B0A"/>
+    <w:rsid w:val="00B96AD9"/>
+    <w:rsid w:val="00C02D05"/>
+    <w:rsid w:val="00C43692"/>
+    <w:rsid w:val="00D402C3"/>
+    <w:rsid w:val="00E71A08"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="35790730"/>
+  <w15:docId w15:val="{2A3D535C-DAD9-4223-98A4-882D8B268CF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...108 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="280"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="220"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="200"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="120" w:before="480"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00417F95"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-      <w:i w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00831141"/>
     <w:rPr>
-      <w:color w:val="0000ff"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00831141"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="007A025F"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A37F5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A37F5D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00A37F5D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A37F5D"/>
   </w:style>
-  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E96317"/>
   </w:style>
-  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...16 lines deleted...]
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7350,50 +8129,103 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miageC1cmfrU5ayslk9+Amai8kmFw==">CgMxLjAyCGguZ2pkZ3hzMg5oLjQwazlvczRwcWZzcjIOaC4yejB6YjNzaGk3Ynk4AHIhMTFhTlh1YVJMVG9GU2p1bmhKclJZWnRzYnB3c1g1RUdz</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>11</Pages>
+  <Words>2155</Words>
+  <Characters>12285</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>14412</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Basu, Debby</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Basu, Debby</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_SetDate">
+    <vt:lpwstr>2026-09-01T17:17:10Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_SiteId">
+    <vt:lpwstr>c0c799d2-8588-42b3-8c1e-83c4652bc813</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_ActionId">
+    <vt:lpwstr>d5fdbf78-43a1-4cb5-870e-353c1b94f93d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4dfd4032-9be4-4836-8760-5b03795e722f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>